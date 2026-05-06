--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,224 +10,614 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="188">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/505/pl_01.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/505/pl_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. - 05 Auxiliares de Educação</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pl_02.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. - 02 atendentes</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl_03.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. - 02 merendeiros</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/508/pl_04.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/508/pl_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. - 01 Orientador Educacional</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl_05.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. - Engenheiro Civil</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl_06.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl_06.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 624, de 18 de maio de 2011, que dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Boa Vista do Sul, estabelece as atribuições dos órgãos da administração direta e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/511/pl_07.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/511/pl_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo de Boa Vista do Sul – COMTUR.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/512/pl_08.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/512/pl_08.pdf</t>
   </si>
   <si>
     <t>Institui e oficializa a marca do Município de Boa Vista do Sul.</t>
   </si>
   <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/517/pl-004-2026._contratacao_temporaria_-_orientador_educacional.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.”</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/518/pl-10-2026._contratacao_temporaria_-_professor_de_educacao_fisica.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.” PROFESSOR DE EDUCAÇÃO FÍSICA</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/519/pl-11-2026._contratacao_temporaria_-_atendentes.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.” ATENDENTES</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/520/pl-12-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.” AUXILIAR DE EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/521/pl-13-2026._contratacao_temporaria_-_fiscal.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. Revoga Lei Municipal nº 1.270, de 15 de maio de 2025.” FISCAL</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/522/pl-14-2026._institui_a_reurb.doc</t>
+  </si>
+  <si>
+    <t>Estabelece normas sobre a Regularização Fundiária Urbana - REURB, no âmbito do Município de Boa Vista do Sul, de acordo com a Lei n° 13.465/2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/523/pl-15-2026._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual e aumento real nos vencimentos dos servidores do Poder Executivo, aposentados, pensionistas e contratados temporariamente.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/524/pl-16-2026._revisao_salarial_aos_conselheiros_tutelares.doc</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual e aumento real na remuneração dos Conselheiros Tutelares de acordo com a Lei Municipal nº 688, de 01 de agosto de 2013.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/525/pl-17-2026._revisao_salarial_aos_servidores_do_legislativo.doc</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual nos vencimentos dos servidores do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/526/pl-18-2026._reajuste_auxilio_alimentacao_servidores_executivo.doc</t>
+  </si>
+  <si>
+    <t>Corrige o valor do Auxílio Alimentação dos Servidores Públicos Municipais ativos do Poder Executivo instituído pela Lei Municipal nº 592, de 17 de março de 2010.</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/527/pl-19-2026._revisao_secretarios_prefeita_vice_e_vereadores_municipais..doc</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual nos subsídios dos Secretários Municipais e dos ocupantes de Cargos Eletivos de Prefeita, Vice-Prefeito e Vereadores Municipais.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/530/pl-20-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. AUXILIAR DE EDUCAÇÃO (02)</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/531/pl-21-2026._contratacao_emergencial_de_professor_de_educacao_infantil.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. PROFESSOR DE EDUCAÇÃO INFANTIL</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/532/pl-22-2026._contratacao_temporaria_de_professores_de_anos_iniciais.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. Professor para as Séries ou Anos Iniciais do Ensino Fundamental,</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/536/pl-23-2026._altera_lei_688_-_conselho_tutelar.doc</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos na Lei Municipal nº 688, de 01 de agosto de 2013, que dispõe sobre a Reestrutura da Política Municipal de Proteção aos Direitos da Criança e do Adolescente, o Conselho Municipal dos Direitos da Criança e do Adolescente, o Conselho Tutelar, o Fundo Municipal dos Direitos da Criança e do Adolescente e cria o Sistema Municipal de Atendimento Socioeducativo.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/537/pl-24-2026._alteracao_lei_390_-_plano_do_magisterio.doc</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo quadro de cargos.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/538/pl-25-2026._contratacao_temporaria_de_professor_aee.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/541/pl-26-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. AUXILIAR DE EDCUCAÇÃO</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/540/pl-27-2026._contratacao_temporaria_pedagogo.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. PEDAGOGO</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/542/pl-28-2026._contratacao_temporaria_de_professores_de_anos_iniciais.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. (Professor para as Séries ou Anos Iniciais do Ensino Fundamental)</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/543/pl-29-2026._contratacao_temporaria_-_pedreiros.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. PEDREIRO</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/546/pl-30-2026._contratacao_emergencial_de_professor_de_educacao_infantil_-_cinco.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. ( 05 professorde educação infantil )</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/547/pl-31-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. ( 01 auxiliar de educação )</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/548/pl-32-2026._contratacao_temporaria_-_atendente.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. ( 01 atendente )</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>PL-L</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/528/projeto_de_lei_do_legislativo_001-2026_reajuste_auxilio_alimentacao.docx</t>
+  </si>
+  <si>
+    <t>“Reajusta o valor do Auxílio-Alimentação instituído pela Lei Municipal nº 602, de 02 de junho de 2010.”</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_do_legislativo_002-2026_reajuste_vencimentos.docx</t>
+  </si>
+  <si>
+    <t>“Concede reajuste, a título de aumento real, aos vencimentos dos servidores do Poder Legislativo.”</t>
+  </si>
+  <si>
     <t>514</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_001-2026_-_revitalizacao_dos_capiteis__-_psd-psdb.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_001-2026_-_revitalizacao_dos_capiteis__-_psd-psdb.doc</t>
   </si>
   <si>
     <t>•	Que o Poder Executivo, através da Secretaria competente faça a revitalização e iluminação dos capitéis do nosso município para dar um maior destaque aos mesmos.</t>
   </si>
   <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/544/indicacao_no_002-2026_-_caminhao__-_psd-psdb.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de um equipamento guincho com cesto aéreo, conforme modelo, memorial descritivo e estudo de montagem em anexo, para ser instalado no veículo Ford Cargo 816 S, que era usado no recolhimento do lixo e no momento encontra-se sem uso constante.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/545/indicacao_no_003-2026_-_lixeiras__-_mdb.doc</t>
+  </si>
+  <si>
+    <t>Colocação de lixeiras comunitárias nas comunidades do interior do município.</t>
+  </si>
+  <si>
     <t>515</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pedido_de_providencias_no_01_iluminacao_trevo_de_acesso.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pedido_de_providencias_no_01_iluminacao_trevo_de_acesso.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da secretaria competente, realize a TROCA DAS LÂMPADAS QUEIMADAS no trevo de acesso ao município na altura da entrada do 15 da Boa Vista.</t>
   </si>
   <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>ELOM</t>
+  </si>
+  <si>
+    <t>Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/516/emenda_no01.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 5º da Lei Orgânica Municipal de Boa Vista do Sul.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Mensagem Retificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/539/mensagem_retificativa_no_01-2026_ao_pl-024-2026._lei_390_-_plano_do_magisterio.doc</t>
+  </si>
+  <si>
+    <t>Altera a ementa, o art. 1º e o Anexo Único do Projeto de Lei nº 24/2026 que “altera dispositivos da Lei Municipal nº 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo quadro de cargos.”</t>
+  </si>
+  <si>
     <t>513</t>
   </si>
   <si>
     <t>PE-LO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/513/proposta_de_emenda_no_01-2026.pdf</t>
-[...2 lines deleted...]
-    <t>Altera o art. 5º da Lei Orgânica Municipal de Boa Vista do Sul.</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/513/proposta_de_emenda_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>ATOS DA PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/533/ato_da_presidencia_no_001-2026_-_designa_integrantes_da_comissao_representativa.pdf</t>
+  </si>
+  <si>
+    <t>“Designa os membros integrantes da Comissão Representativa para funcionar durante o recesso do mês de janeiro de 2026”.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/534/ato_da_presidencia_no_002-2026_-_designa_comissao_especial.pdf</t>
+  </si>
+  <si>
+    <t>“Designa os membros integrantes da Comissão Especial para apreciar Proposta de EMENDA A LEI ORGÂNICA Nº 01/2026 do Poder Executivo”.</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/535/ato_presidencia_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Torna público o inventário das verbas remuneratórias e indenizatórias pagas no âmbito da Câmara Municipal de Boa Vista do Sul em cumprimento à decisão do Supremo Tribunal Federal na Reclamação nº 88.319”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -531,69 +921,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/505/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/508/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/511/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/512/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_001-2026_-_revitalizacao_dos_capiteis__-_psd-psdb.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pedido_de_providencias_no_01_iluminacao_trevo_de_acesso.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/513/proposta_de_emenda_no_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/505/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/508/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/509/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/510/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/511/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/512/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/517/pl-004-2026._contratacao_temporaria_-_orientador_educacional.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/518/pl-10-2026._contratacao_temporaria_-_professor_de_educacao_fisica.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/519/pl-11-2026._contratacao_temporaria_-_atendentes.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/520/pl-12-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/521/pl-13-2026._contratacao_temporaria_-_fiscal.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/522/pl-14-2026._institui_a_reurb.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/523/pl-15-2026._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/524/pl-16-2026._revisao_salarial_aos_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/525/pl-17-2026._revisao_salarial_aos_servidores_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/526/pl-18-2026._reajuste_auxilio_alimentacao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/527/pl-19-2026._revisao_secretarios_prefeita_vice_e_vereadores_municipais..doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/530/pl-20-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/531/pl-21-2026._contratacao_emergencial_de_professor_de_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/532/pl-22-2026._contratacao_temporaria_de_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/536/pl-23-2026._altera_lei_688_-_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/537/pl-24-2026._alteracao_lei_390_-_plano_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/538/pl-25-2026._contratacao_temporaria_de_professor_aee.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/541/pl-26-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/540/pl-27-2026._contratacao_temporaria_pedagogo.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/542/pl-28-2026._contratacao_temporaria_de_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/543/pl-29-2026._contratacao_temporaria_-_pedreiros.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/546/pl-30-2026._contratacao_emergencial_de_professor_de_educacao_infantil_-_cinco.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/547/pl-31-2026._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/548/pl-32-2026._contratacao_temporaria_-_atendente.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/528/projeto_de_lei_do_legislativo_001-2026_reajuste_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_do_legislativo_002-2026_reajuste_vencimentos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_001-2026_-_revitalizacao_dos_capiteis__-_psd-psdb.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/544/indicacao_no_002-2026_-_caminhao__-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/545/indicacao_no_003-2026_-_lixeiras__-_mdb.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/515/pedido_de_providencias_no_01_iluminacao_trevo_de_acesso.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/516/emenda_no01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/539/mensagem_retificativa_no_01-2026_ao_pl-024-2026._lei_390_-_plano_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/513/proposta_de_emenda_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/533/ato_da_presidencia_no_001-2026_-_designa_integrantes_da_comissao_representativa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/534/ato_da_presidencia_no_002-2026_-_designa_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2026/535/ato_presidencia_no_003-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="214.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -770,124 +1160,916 @@
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="D34" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" t="s">
+        <v>141</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>148</v>
+      </c>
+      <c r="E36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>159</v>
+      </c>
+      <c r="E39" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>164</v>
+      </c>
+      <c r="E40" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>169</v>
+      </c>
+      <c r="E41" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>174</v>
+      </c>
+      <c r="E42" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>178</v>
+      </c>
+      <c r="E43" t="s">
+        <v>179</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>