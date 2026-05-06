--- v0 (2025-12-16)
+++ v1 (2026-05-06)
@@ -10,1624 +10,1672 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1107" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1135" uniqueCount="541">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/352/1_-_ata_sessao_ordinaria_de_07_de_janeiro_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/352/1_-_ata_sessao_ordinaria_de_07_de_janeiro_2025.pdf</t>
   </si>
   <si>
     <t>Ata da primeira sessão ordinária</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/353/2_-_ata_sessao_ordinaria_de_14_de_janeiro_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/353/2_-_ata_sessao_ordinaria_de_14_de_janeiro_2025.pdf</t>
   </si>
   <si>
     <t>Ata da segunda sessão ordinária.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/354/3_-_ata_sessao_ordinaria_de_28_de_janeiro_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/354/3_-_ata_sessao_ordinaria_de_28_de_janeiro_2025.pdf</t>
   </si>
   <si>
     <t>Ata da terceira sessão ordinária.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/355/4_-_ata_sessao_ordinaria_de_04_de_fevereiro_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/355/4_-_ata_sessao_ordinaria_de_04_de_fevereiro_2025.pdf</t>
   </si>
   <si>
     <t>Ata da quarta sessão ordinária.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/432/6_-_ata_sessao_extraordinaria_de_17_de_fevereiro_2025._pdf.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/432/6_-_ata_sessao_extraordinaria_de_17_de_fevereiro_2025._pdf.pdf</t>
   </si>
   <si>
     <t>SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/433/7_-_ata_007-2025_-_audiencia_metas_fiscais_3o_quad-2024.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/433/7_-_ata_007-2025_-_audiencia_metas_fiscais_3o_quad-2024.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA DE METAS FISCAIS DO 3º QUADRIMESTRE DE 2024</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/434/8_-_ata_008-2025_-_gestao_em_saude_3o_quad-2024.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/434/8_-_ata_008-2025_-_gestao_em_saude_3o_quad-2024.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA, GESTÃO EM SAÚDE - 3º QUADRIMESTRE /2024.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/435/9_-_ata_sessao_ordinaria_de_25_de_fevereiro_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/435/9_-_ata_sessao_ordinaria_de_25_de_fevereiro_2025.pdf</t>
   </si>
   <si>
     <t>SESSÃO ORDINÁRIO</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/436/10_-_ata_sessao_ordinaria_de_05_de_marco_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/436/10_-_ata_sessao_ordinaria_de_05_de_marco_2025.pdf</t>
   </si>
   <si>
     <t>SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/437/11_-_ata_sessao_ordinaria_de_11_de_marco_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/437/11_-_ata_sessao_ordinaria_de_11_de_marco_2025.pdf</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/438/12_-_ata_sessao_ordinaria_de_25_de_marco_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/438/12_-_ata_sessao_ordinaria_de_25_de_marco_2025.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/439/13_-_ata_sessao_ordinaria_de_01_de_abril__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/439/13_-_ata_sessao_ordinaria_de_01_de_abril__2025.pdf</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/440/14_-_ata_sessao_ordinaria_de_08_de_abril__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/440/14_-_ata_sessao_ordinaria_de_08_de_abril__2025.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/441/15_-_ata_sessao_ordinaria_de_22_de_abril__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/441/15_-_ata_sessao_ordinaria_de_22_de_abril__2025.pdf</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/442/16_-_ata_sessao_ordinaria_de_06_de_maio__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/442/16_-_ata_sessao_ordinaria_de_06_de_maio__2025.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/443/17_-_ata_sessao_ordinaria_de_13_de_maio__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/443/17_-_ata_sessao_ordinaria_de_13_de_maio__2025.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/444/18_-_ata_018-2025_-_audiencia_1o_quad-2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/444/18_-_ata_018-2025_-_audiencia_1o_quad-2025.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA METAS FISCAIS 1º QUADRIMESTRE 2025</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/445/19_-_ata_019-2025_-_gestao_em_saude_1o_quad-2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/445/19_-_ata_019-2025_-_gestao_em_saude_1o_quad-2025.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA GESTÃO EM SAÚDE 1º QUADRIMESTRE 2025</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/446/20_-_ata_sessao_ordinaria_de_27_de_maio__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/446/20_-_ata_sessao_ordinaria_de_27_de_maio__2025.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/447/21_-_ata_sessao_ordinaria_de_03_de_junho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/447/21_-_ata_sessao_ordinaria_de_03_de_junho__2025.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/448/22_-_ata_sessao_ordinaria_de_10_de_junho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/448/22_-_ata_sessao_ordinaria_de_10_de_junho__2025.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/449/23_-_ata_sessao_ordinaria_de_24_de_junho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/449/23_-_ata_sessao_ordinaria_de_24_de_junho__2025.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/450/24_-_ata_sessao_ordinaria_de_01_de_julho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/450/24_-_ata_sessao_ordinaria_de_01_de_julho__2025.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/451/25_-_ata_sessao_ordinaria_de_08_de_julho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/451/25_-_ata_sessao_ordinaria_de_08_de_julho__2025.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/452/26_-_ata_sessao_extraordinaria_de_15_de_julho_2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/452/26_-_ata_sessao_extraordinaria_de_15_de_julho_2025.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/453/27_-_ata_sessao_ordinaria_de_22_de_julho__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/453/27_-_ata_sessao_ordinaria_de_22_de_julho__2025.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/454/28_-_ata_sessao_ordinaria_de_05_de_agosto__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/454/28_-_ata_sessao_ordinaria_de_05_de_agosto__2025.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/455/29_-_ata_sessao_ordinaria_de_12_de_agosto__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/455/29_-_ata_sessao_ordinaria_de_12_de_agosto__2025.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/456/30_-_ata_sessao_ordinaria_de_26_de_agosto__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/456/30_-_ata_sessao_ordinaria_de_26_de_agosto__2025.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/457/31_-_ata_sessao_ordinaria_de_02_de_setembro__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/457/31_-_ata_sessao_ordinaria_de_02_de_setembro__2025.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/458/32_-_ata_sessao_ordinaria_de_09_de_setembro__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/458/32_-_ata_sessao_ordinaria_de_09_de_setembro__2025.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/459/33-_ata_033-2025_-_audiencia_metas_2o_quad-2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/459/33-_ata_033-2025_-_audiencia_metas_2o_quad-2025.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA 2º QUADRIMESTRE/2025 METAS FISCAIS</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/460/34-_ata_034-2025_-_audiencia_saude_2o_quad-2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/460/34-_ata_034-2025_-_audiencia_saude_2o_quad-2025.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA - 2º QUADRIMESTRE/2025 - METAS FISCAIS</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/461/35_-_ata_sessao_ordinaria_de_23_de_setembro__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/461/35_-_ata_sessao_ordinaria_de_23_de_setembro__2025.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/469/36_-_ata_sessao_ordinaria_de_07_de_outubro__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/469/36_-_ata_sessao_ordinaria_de_07_de_outubro__2025.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/470/37_-_ata_sessao_ordinaria_de_14_de_outubro__2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/470/37_-_ata_sessao_ordinaria_de_14_de_outubro__2025.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/340/pl_01.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/340/pl_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/341/pl_02.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/341/pl_02.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/342/pl_03.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/342/pl_03.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/343/pl_04.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/343/pl_04.pdf</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/344/pl_05.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/344/pl_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar TERMO DE CESSÃO DE USO DE IMÓVEL RURAL e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/345/pl_e_impacto_orcamentario.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/345/pl_e_impacto_orcamentario.pdf</t>
   </si>
   <si>
     <t>Cria cargos e altera dispositivos da Lei Municipal n° 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo quadro de cargos</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/346/pl_007.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/346/pl_007.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/350/pl_08.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/350/pl_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. PEDAGOGO</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/351/pl_09.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/351/pl_09.pdf</t>
   </si>
   <si>
     <t>“ Autoriza o Poder Executivo a realizar Convênio com o Município de Carlos Barbosa objetivando receber em cedência servidora.”</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/356/pl-10-2025_-_convenio_com_nova_prata-hospital.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/356/pl-10-2025_-_convenio_com_nova_prata-hospital.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar novo Convênio com o Município de Nova Prata, para os fins de repasse de incentivo à qualificação do Sistema Único de Saúde (SUS) junto à instituição hospitalar credenciada, na especialidade clínica e cirúrgica de Oftalmologia.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/357/pl-11-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/357/pl-11-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/364/pl_012.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/364/pl_012.pdf</t>
   </si>
   <si>
     <t>“Altera os arts. 3º, 19, 20 e 24 e os Anexos I e III da Lei Municipal nº 626, de 18 de maio de 2011, que estabeleceu o Plano de Carreira e o Quadro de cargos e funções, com a finalidade de acrescentar, alterar e criar cargos de provimento efetivo e em comissão e suas respectivas funções gratificadas.”</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/365/pl_013.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/365/pl_013.pdf</t>
   </si>
   <si>
     <t>“ Altera o art. 96 da Lei Municipal nº 388, de 04 de dezembro de 2003, que dispõe sobre o Código Tributário Municipal.”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/367/pl-14-2025._alteracao_lei_625-2011-_diarias_servidores_e_secretarios.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/367/pl-14-2025._alteracao_lei_625-2011-_diarias_servidores_e_secretarios.doc</t>
   </si>
   <si>
     <t>“Altera e inclui dispositivos na Lei Municipal nº 625, de 18 de maio de 2011, que estabeleceu o Regime Jurídico dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/368/pl-15-2025._alteracao_lei_658-2012-_diarias_prefeito_e_vice.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/368/pl-15-2025._alteracao_lei_658-2012-_diarias_prefeito_e_vice.doc</t>
   </si>
   <si>
     <t>“Altera e inclui dispositivos na Lei Municipal nº 658, de 20 de junho de 2012, que dispõe sobre pagamento de diárias ao Prefeito e ao Vice-Prefeito.”</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/369/pl-16-2025._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/369/pl-16-2025._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste dos vencimentos dos servidores do Poder Executivo, aposentados, pensionistas e contratados temporariamente.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/370/pl-17-2025._revisao_salarial_aos_conselheiros_tutelares.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/370/pl-17-2025._revisao_salarial_aos_conselheiros_tutelares.doc</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste na remuneração dos Conselheiros Tutelares de acordo com a Lei Municipal nº 688, de 01 de agosto de 2013.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/371/pl-18-2025._revisao_salarial_aos_servidores_do_legislativo.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/371/pl-18-2025._revisao_salarial_aos_servidores_do_legislativo.doc</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/372/pl-19-2025._reajuste_auxilio_alimentacao_servidores_executivo.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/372/pl-19-2025._reajuste_auxilio_alimentacao_servidores_executivo.doc</t>
   </si>
   <si>
     <t>Corrige o valor do Auxílio Alimentação instituído pela Lei Municipal nº 592, de 17 de março de 2010.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/373/pl_020.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/373/pl_020.pdf</t>
   </si>
   <si>
     <t>“ Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.”</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl_021.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl_021.pdf</t>
   </si>
   <si>
     <t>“ Altera a Lei Municipal nº 1.148, de 1º de março de 2023, que dispõe sobre o Regime Próprio de Previdência Social dos Servidores Públicos Efetivos do Município de Boa Vista do Sul.”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl_022.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl_022.pdf</t>
   </si>
   <si>
     <t>“ Abre créditos adicionais especiais             no Orçamento de 2025 e indica recursos.”</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/394/pl-23-2025._alteracao_lei_221-1999.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/394/pl-23-2025._alteracao_lei_221-1999.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 221, de 05 de novembro de 1999 que autoriza o Executivo Municipal a subsidiar medicamentos.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/395/pl-24-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/395/pl-24-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. ( 03 AUXILIARES DE EDUCAÇÃO )</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/398/pl_025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/398/pl_025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.  AUXILIAR DE EDUCAÇÃO -  04</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl-26-2025._contratacao_temporaria_-_professores_de_anos_iniciais.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl-26-2025._contratacao_temporaria_-_professores_de_anos_iniciais.doc</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl-27-2025._alteracao_lei_626-2011_e_revogacao_de_dispositivo_da_lei_625.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl-27-2025._alteracao_lei_626-2011_e_revogacao_de_dispositivo_da_lei_625.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 626, de 18 de maio de 2011, que estabeleceu o Plano de Carreira e o Quadro de cargos e funções, a fim de reduzir padrão de vencimento, criar, alterar e extinguir cargos. Revoga o inciso VII do art. 85 da Lei Municipal nº 625, de 18 de maio de 2011, que estabeleceu o Regime Jurídico dos Servidores do Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl-28-2025._alteracao_lei_624-2011.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl-28-2025._alteracao_lei_624-2011.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 624, de 18 de maio de 2011, que dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Boa Vista do Sul, estabelece as atribuições dos órgãos da administração direta e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl-29-2025._estabele_feriados_religiosos_e_disciplina_o_ponto_facultativo..doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl-29-2025._estabele_feriados_religiosos_e_disciplina_o_ponto_facultativo..doc</t>
   </si>
   <si>
     <t>Estabelece os Feriados Religiosos Municipais e disciplina a instituição de Ponto Facultativo. Revoga as Leis Municipais nºs 42, de 02 de abril de 1997 e 203, de 02 de junho de 1999.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl-30-2025._contratacao_temporaria_-_fiscal.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl-30-2025._contratacao_temporaria_-_fiscal.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. FISCAL</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl-31-2025._contratacao_temporaria_-_tecnico_de_informatica.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl-31-2025._contratacao_temporaria_-_tecnico_de_informatica.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público. TECNICO EM INFORMÁTICA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl-32-2024._cria_fundo_municipal_da_cultura.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl-32-2024._cria_fundo_municipal_da_cultura.doc</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Cultura - FMC do Município de Boa Vista do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pl-33-2025._aprova_o_plano_municipal_de_cultura.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pl-33-2025._aprova_o_plano_municipal_de_cultura.doc</t>
   </si>
   <si>
     <t>“Aprova o Plano Municipal de Cultura do Município de Boa Vista do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl-34-2025._contratacao_temporaria._medico_veterinario.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl-34-2025._contratacao_temporaria._medico_veterinario.doc</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl-35-2025._firma_termo_de_fomento_com_os_bombeiros_de_garibaldi_para_repassar_valor.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl-35-2025._firma_termo_de_fomento_com_os_bombeiros_de_garibaldi_para_repassar_valor.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar Termo de Fomento com a Sociedade Corpo de Bombeiros Voluntários de Garibaldi/RS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl-36-2025._contratacao_temporaria_-_medico_saude_da_familia.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl-36-2025._contratacao_temporaria_-_medico_saude_da_familia.doc</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pl-37-2025_-_ppa_2026-2029_1.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pl-37-2025_-_ppa_2026-2029_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl-38-2025._contribuicao_de_melhorias_rua_rio_branco.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl-38-2025._contribuicao_de_melhorias_rua_rio_branco.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de contribuição de melhoria na execução de obra de pavimentação asfáltica na Rua Rio Branco, no Município de Boa Vista do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl-39-2025._plano_de_incentivo_agropecuario.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl-39-2025._plano_de_incentivo_agropecuario.docx</t>
   </si>
   <si>
     <t>Institui o Plano de Incentivo ao Desenvolvimento Agropecuário no Município de Boa Vista do Sul e dá outras providências. Revoga a Lei nº 1.022, de 21 de abril de 2021.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/418/pl-40-2025_-_altera_lei_1.021-2021.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/418/pl-40-2025_-_altera_lei_1.021-2021.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.021, de 22 de abril de 2021, que estabelece critérios para a utilização de máquinas e equipamentos de propriedade do Município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/419/pl-41-2025._credito_especial.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/419/pl-41-2025._credito_especial.docx</t>
   </si>
   <si>
     <t>Inclui Ação no Plano Plurianual, na Lei de Diretrizes Orçamentárias, abre créditos adicionais especiais no orçamento de 2025 e indica recursos.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/420/pl-42-2025_-_amsol.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/420/pl-42-2025_-_amsol.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Associação com a Associação dos Municípios do Sol Nascente - AMSOL.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/421/pl_043.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/421/pl_043.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl_044.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl_044.pdf</t>
   </si>
   <si>
     <t>Inclui ação na Lei de Diretrizes Orçamentárias, abre créditos adicionais especiais no orçamento de 2025 e indica recursos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl_045.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl_045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Boa Vista do Sul a filiar-se, na qualidade de Associado Fundador, à futura Associação Rota dos Capitéis Caminhos da Imigração e Fé, e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pl_046.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pl_046.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pl_047.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pl_047.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl_048.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl_048.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl-49-2025._termo_de_colaboracao_com_bombeiros.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl-49-2025._termo_de_colaboracao_com_bombeiros.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Termo de Colaboração com a Organização da Sociedade Civil – Sociedade Corpo de Bombeiros Voluntários de Garibaldi/RS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl_050.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl_050.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl-51-2025._subisido_para_fossas_septicas_nas_areas_urbana_e_rural.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl-51-2025._subisido_para_fossas_septicas_nas_areas_urbana_e_rural.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subsídio para utilização de horas-máquina, em até 100% (cem por cento), para a construção de fossa séptica, filtro anaeróbio e sumidouro em imóveis localizados nas áreas urbanas e rurais do Município de Boa Vista do Sul. Revoga a Lei Municipal n° 202, de 19 de maio de 1999.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pl_052.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pl_052.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/468/pl-53-2025._ldo_2026.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/468/pl-53-2025._ldo_2026.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pl-54-2025._loa_2026.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pl-54-2025._loa_2026.docx</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Boa Vista do Sul para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pl-55-2025._alteracao_lei_625-2011_em_andamento.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pl-55-2025._alteracao_lei_625-2011_em_andamento.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 625, de 18 de maio de 2011, que estabelece o Regime Jurídico dos Servidores Municipais.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pl-56-2025._alteracao_lei_390_-_plano_do_magisterio.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pl-56-2025._alteracao_lei_390_-_plano_do_magisterio.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município e institui o respectivo quadro de cargos.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/490/pl-57-2025._contratacao_temporaria._medico_veterinario.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/490/pl-57-2025._contratacao_temporaria._medico_veterinario.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público - MÉDICO VETERINÁRIO</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/491/pl-58-2025._alteracao_lei_1.198-2024.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/491/pl-58-2025._alteracao_lei_1.198-2024.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.198/2024, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/492/pl-59-2025._alteracao_lei_1.244-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/492/pl-59-2025._alteracao_lei_1.244-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.244/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/493/pl-60-2025._alteracao_lei_1.248-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/493/pl-60-2025._alteracao_lei_1.248-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.248/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/494/pl-61-2025._alteracao_lei_1.264-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/494/pl-61-2025._alteracao_lei_1.264-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.264/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/495/pl-62-2025._alteracao_lei_1.286-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/495/pl-62-2025._alteracao_lei_1.286-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.286/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/496/pl-63-2025._alteracao_lei_1.262-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/496/pl-63-2025._alteracao_lei_1.262-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.262/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/497/pl-64-2025._alteracao_lei_1.265-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/497/pl-64-2025._alteracao_lei_1.265-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.265/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/498/pl-65-2025._alteracao_lei_1.292-2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/498/pl-65-2025._alteracao_lei_1.292-2025.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 1.292/2025, que autorizou o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/499/pl-66-2025._contratacao_temporaria_-_professor_de_musica.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/499/pl-66-2025._contratacao_temporaria_-_professor_de_musica.doc</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/500/pl-67-2025._contratacao_temporaria_de_professores_de_anos_iniciais.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/500/pl-67-2025._contratacao_temporaria_de_professores_de_anos_iniciais.doc</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/501/pl_068.pdf</t>
+  </si>
+  <si>
+    <t>“Reajusta o Valor de Referência Municipal (VRM) instituído pela Lei Municipal n.º 388, de 04 de dezembro de 2003 – Código Tributário do Município. Revoga a Lei Municipal nº 1.235, de 27 de dezembro de 2024.”</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/502/pl_069.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a prorrogar o prazo da contratação temporária de Engenheiro Civil, estabelecido através da Lei Municipal nº 1.238, de 08 de janeiro de 2025 e Contrato nº 037/2025.”</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/503/pl_070.pdf</t>
+  </si>
+  <si>
+    <t>“ Autoriza o Poder Executivo a firmar Termo de Cooperação com o Município de Farroupilha para a viabilização do atendimento médico-hospitalar de alta complexidade, na especialidade de Traumatologia e Ortopedia, aos usuários do Sistema Único de Saúde – SUS, residentes em Boa Vista do Sul.”</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/504/pl-71-2025._termo_de_cooperacao_farroupilha_-_media_complexidade.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Termo de Cooperação com o Município de Farroupilha para a viabilização do atendimento médico, ambulatorial e hospitalar de média complexidade aos usuários do Sistema Único de Saúde – SUS, residentes em Boa Vista do Sul</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_do_legislativo_001-2025_reajuste_auxilio_alimentacao.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_do_legislativo_001-2025_reajuste_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>“Reajusta o valor do Auxílio-Alimentação instituído pela Lei Municipal nº 602, de 02 de junho de 2010.”</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_do_legislativo_002-2025_reajuste_vencimentos.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_do_legislativo_002-2025_reajuste_vencimentos.docx</t>
   </si>
   <si>
     <t>“Concede reajuste, a título de aumento real, aos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_003_lista_consultas_5.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_003_lista_consultas_5.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a divulgação das listagens de pacientes que aguardam por cirurgias na rede pública do Município de Boa Vista do Sul.”</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>RP</t>
   </si>
   <si>
     <t>Resolução Plenária</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_plenaria_001-2025_altera_valores_das_diarias.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_plenaria_001-2025_altera_valores_das_diarias.pdf</t>
   </si>
   <si>
     <t>“Altera os valores das diárias constantes no art. 3º da Resolução Plenária nº. 002/2021 inclui o inciso VI e altera redação  do  parágrafo único do mesmo dispositivo. Inclui o inciso VI ao artigo 4º da Resolução Plenária nº. 002/2021.”</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução de Mesa</t>
   </si>
   <si>
     <t>“Designa e nomeia os membros integrantes das Comissões Técnicas Permanentes da Câmara Municipal para a Sessão Legislativa de 2025”.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/462/rm_02.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/462/rm_02.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de Crédito Suplementar no orçamento vigente do Poder Legislativo”.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/463/rm_03.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/463/rm_03.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_no_001__coligacao_psd_-_psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_no_001__coligacao_psd_-_psdb.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 01/2025 - Coligação PSD/PSDB solicitando a entrada na Ordem do dia de projeto de lei nº 009/2025</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_002-2025_-_autorizacao_de_diarias_brasilia.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_002-2025_-_autorizacao_de_diarias_brasilia.pdf</t>
   </si>
   <si>
     <t>Pedido de Autorização de Diárias.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_no_003-2025_-_autorizacao_de_diarias_poa.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_no_003-2025_-_autorizacao_de_diarias_poa.pdf</t>
   </si>
   <si>
     <t>Pedido de Autorização de Diárias - POA</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_no_004-2025_-_autorizacao_de_diarias_-_mdb_-_poa._pdf.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_no_004-2025_-_autorizacao_de_diarias_-_mdb_-_poa._pdf.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_005-2025_-_licenca_saude.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_005-2025_-_licenca_saude.pdf</t>
   </si>
   <si>
     <t>Justificativa de licença de saúde, do vereador Adelar de Siqueira.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_001-2025_asfalto_entre_david_canabarro_e_holoikos.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_001-2025_asfalto_entre_david_canabarro_e_holoikos.pdf</t>
   </si>
   <si>
     <t>Que se realize a pavimentação asfáltica na comunidade de David Canabarro, iniciando em frente à residência do Sr. Marciano Texeira e estendendo-se até conectar-se com a pavimentação já existente em frente ao Holoikos.(1,5 Km)</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_002-2025_asfalto_entre__carolina_alta_e_fatima.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_002-2025_asfalto_entre__carolina_alta_e_fatima.pdf</t>
   </si>
   <si>
     <t>Que se realize pavimentação asfáltica no trajeto que conecta as comunidades de Linha Carolina Alta e Linha Fátima, com prioridade para os trechos que apresentam maior dificuldade de tráfego e relevância para o escoamento da produção.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_003_-_asfalto_tripoli_-_fatima.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_003_-_asfalto_tripoli_-_fatima.pdf</t>
   </si>
   <si>
     <t>Que se faça a continuação da pavimentação asfáltica da propriedade do Senhor Fiorindo Biachet sentido a comunidade de Trípoli, até o entroncamento da propriedade de Fabiano Brambilla.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_004_-_asfalto_rissi_e_santa_helena.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_004_-_asfalto_rissi_e_santa_helena.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica do trecho entre a família de Gervásio Rissi até o Cemitério da comunidade de Santa Helena,</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_005_-_melhoria_na_sinalizacao_rua_garibaldi_e_rua_emancipacao_pdf.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_005_-_melhoria_na_sinalizacao_rua_garibaldi_e_rua_emancipacao_pdf.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências para a melhoria da sinalização viária no cruzamento entre a Rua Garibaldi e a Rua Emancipação, especialmente no trecho em frente à Lancheria do Ceará.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_006-_asfalto_s._martins.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_006-_asfalto_s._martins.pdf</t>
   </si>
   <si>
     <t>Que se faça a continuação do asfalto na comunidade de Silveira Martins, cuja pavimentação foi recentemente finalizada em um trecho, solicitando que a obra prossiga até o salão da comunidade.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_007_-_substituicao_da_iluminacao_publica._docx.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_007_-_substituicao_da_iluminacao_publica._docx.pdf</t>
   </si>
   <si>
     <t>Substituição na Iluminação Pública na área abrangida pela Cooperativa de Energia Elétrica CERTEL, a qual atualmente é do tipo Vapor de Sódio para luminárias LED.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Revitalização nos Pórticos de Acesso, estes localizados no entroncamento da Rua Garibaldi com a RST 453 e Rua Emancipação com a RST 453. Principalmente na parte da iluminação dos mesmos.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_009_-_pintura_das_faixas_no_asfalto.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_009_-_pintura_das_faixas_no_asfalto.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas e colocação de catadióptricos (conhecido como olho de gato) em todas as vias pavimentadas do município, Sede e Interior.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_010_-_piso_de_madeira_quadra_do_ginasio.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_010_-_piso_de_madeira_quadra_do_ginasio.pdf</t>
   </si>
   <si>
     <t>Instalação de piso de madeira ou piso flutuante, sobre o piso atual de concreto, na quadra do Ginásio Municipal, visando melhorar as condições para a prática esportiva e a realização de eventos no espaço.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_011_-_melhoria_rua_rio_branco_1.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_011_-_melhoria_rua_rio_branco_1.pdf</t>
   </si>
   <si>
     <t>Indicamos a necessidade de melhoria do trecho sentido Centro/Interior (escola/creche) da Rua Rio Branco.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_012_-_acostamento_-_calcada.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_012_-_acostamento_-_calcada.pdf</t>
   </si>
   <si>
     <t>Construção de acostamento ou ciclovia no trecho da estrada municipal que liga a divisa entre os municípios de Carlos Barbosa e Boa Vista do Sul, nas proximidades da residência do senhor Glademir Manica, seguindo até a Escola Estadual de Ensino Médio Marcelino Champagnat, em São Luiz de Castro.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_no_013_-_diarias_do_executvo_-_vrm.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_no_013_-_diarias_do_executvo_-_vrm.pdf</t>
   </si>
   <si>
     <t>Revisão dos valores das diárias concedidas aos servidores municipais, para que voltem a ser calculadas conforme o Valor de Referência Municipal (VRM).</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_no_014_-_melhorias_nod_sistema_de_escoamento.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_no_014_-_melhorias_nod_sistema_de_escoamento.pdf</t>
   </si>
   <si>
     <t>Implementação de melhorias URGENTES no sistema de escoamento de águas pluviais na Rua Emancipação, no centro do município, na Rua Garibaldi e em demais localidades que enfrentam problemas devido à falta de drenagem adequada.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Que se façam novas paradas de ônibus onde se faz necessário e a manutenção das já existentes com a limpeza e melhorias nas paradas de ônibus do município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de um sistema de monitoramento por câmeras na EMEI Sementinhas do Bem, como medida de segurança para as crianças e os profissionais da educação.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_017_-__guard_rail_carolina_alta_1.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_017_-__guard_rail_carolina_alta_1.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria de Obras e/ou setor competente, que seja realizada a instalação de Guard Rail ao longo do trecho da estrada da comunidade de Carolina Alta, mais especificamente no sentido Carolina – São Silvestre, entre a entrada da propriedade do Sr. Ervino Maccali até a parada de ônibus, no lado direito da via.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_no_018-__sala_de_espera_posto_de_saude.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_no_018-__sala_de_espera_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que estude a viabilidade de construção ou disponibilização de um espaço coberto e adequado para que os pacientes possam aguardar os motoristas do transporte de saúde, especialmente nos dias em que precisam sair mais cedo para consultas e exames fora do município.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_no_019_-_brinquedos_novos_pracas_e_escolas_coligacao_psd-psdb.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_no_019_-_brinquedos_novos_pracas_e_escolas_coligacao_psd-psdb.doc</t>
   </si>
   <si>
     <t>Novos brinquedos para as crianças nas praças municipais.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_no_020_-_licenca_maternidade_-_coligacao_psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_no_020_-_licenca_maternidade_-_coligacao_psd-psdb.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da secretaria competente, modifique a legislação municipal que trata da Licença-Maternidade das servidoras públicas, ampliando o período dos atuais 120 (cento e vinte) dias para 180 (cento e oitenta) dias._x000D_
 COLIGAÇÃO PSD/PSDB.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_021_-__notebooks_professores_-_pp.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_021_-__notebooks_professores_-_pp.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria de Educação, viabilize a possibilidade de aquisição de notebooks para os Professores da Escola Municipal de Ensino Fundamental Duque de Caxias e para os Professores da Creche EMEI Sementinhas do Bem.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_no_022_-_indicacao_beneficios_agricultores-pp.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_no_022_-_indicacao_beneficios_agricultores-pp.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria competente, viabilize a possibilidade de MUDANÇA na proposta de Apoio aos Agricultores e Avicultores do Município, à infraestrutura Produtiva Rural.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_023_-_substituicao_da_iluminacao_publica._pdf.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_023_-_substituicao_da_iluminacao_publica._pdf.pdf</t>
   </si>
   <si>
     <t>Indicamos a necessidade de instalar e adequar a Iluminação Pública nos postes que foram colocados ao longo da via entre o trajeto da Sede do município até a divisa com o Município de Carlos Barbosa, especificamente onde foi feito melhorias na rede da RGE. Principalmente os que possuem rede de baixa Tensão.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_024-2025_-_quebra-molas_-_rua_italia._psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_024-2025_-_quebra-molas_-_rua_italia._psd-psdb.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria competente, providencie a instalação de um redutor de velocidade ou quebra-molas na Rua Itália, nas proximidades do entroncamento da Estrada Geral Tiradentes, em frente à casa do Sr. Ivânio Carminatti, na Sede do município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_025-2025_-_calcadas_na_area_central_-_psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_025-2025_-_calcadas_na_area_central_-_psd-psdb.pdf</t>
   </si>
   <si>
     <t>•	Que o Poder Executivo, através da Secretaria competente, crie um programa de incentivo para que sejam feitas as calçadas na área central do município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_no_026-2025_-_paisagismo_area_central_-_psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_no_026-2025_-_paisagismo_area_central_-_psd-psdb.pdf</t>
   </si>
   <si>
     <t>•	Que o Poder Executivo, através da Secretaria competente faça um projeto de    paisagismo e revitalização para dar um maior destaque à área central da cidade.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_027-2025_-_restauracao_asfaltica_-_psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_027-2025_-_restauracao_asfaltica_-_psd-psdb.pdf</t>
   </si>
   <si>
     <t>•	Que o Poder Executivo, através da Secretaria competente faça um projeto de    reformas nos asfaltos do interior que estão com problemas, especialmente em Carolina Alta, na subida sentido ao centro da comunidade, e na Comunidade de Trípoli São José em frente ao cemitério. _x000D_
 •	E também reforme a pavimentação de paralelepípedos na descida de Trípoli Carmo sentido Poço das Antas.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_028_-_2025_-__placas_solares._pp_pdf.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_028_-_2025_-__placas_solares._pp_pdf.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria competente, viabilize a possibilidade de instalação de placas de energia solar em prédios públicos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_029-2025_-_oficina_informatica_-_psd-psdb.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_029-2025_-_oficina_informatica_-_psd-psdb.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a criação de uma Oficina de Informática voltada à população local, com o objetivo de oferecer capacitação básica em tecnologia da informação, contemplando o uso de computadores, programas de edição de texto, planilhas, navegação na internet, ferramentas digitais e também a orientação prática sobre o uso adequado de smartphones, recurso essencial na vida cotidiana, especialmente para os mais idosos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_030-2025_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_030-2025_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem vêm, respeitosamente, indicar ao Executivo Municipal que estude a viabilidade de criar o Programa Municipal Bolsa-Atleta no município de Boa Vista do Sul, destinado a incentivar e valorizar atletas amadores que representem o município em competições esportivas de nível regional, estadual, nacional ou internacional.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_no_031-2025_-__quebra_molas-pp.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_no_031-2025_-__quebra_molas-pp.pdf</t>
   </si>
   <si>
     <t>•	Que o Poder Executivo, através da Secretaria competente, providencie a instalação de um redutor de velocidade e ou, quebra-molas, na Comunidade de Trípoli São José, nas proximidades do salão da comunidade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_032-2025_-__radio_garibaldi_-pp.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_032-2025_-__radio_garibaldi_-pp.doc</t>
   </si>
   <si>
     <t>Retomada do programa informativo na Rádio Garibaldi - Bancada PP</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/361/pedido_de_providencias_no_01_-_2025_-_faixa_de_pedestres_rua_sao_francisco_xavier.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/361/pedido_de_providencias_no_01_-_2025_-_faixa_de_pedestres_rua_sao_francisco_xavier.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da secretaria competente, providencie a implantação de uma faixa de pedestres na Rua São Francisco Xavier, esquina com a Rua Itália.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/362/pedido_de_providencias_no_02_-_2025_-_rocada_carolina_alta.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/362/pedido_de_providencias_no_02_-_2025_-_rocada_carolina_alta.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da secretaria competente, realize o serviço de roçada na Comunidade de Carolina Alta. O trecho compreende desde a entrada da comunidade de São Silvestre até o salão da comunidade de Carolina Alta.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/363/pedido_de_providencias_o_03-2025-_instalacao_de_lixeira_com._sao_roque_de_castro.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/363/pedido_de_providencias_o_03-2025-_instalacao_de_lixeira_com._sao_roque_de_castro.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da secretaria competente, realize a instalação de uma lixeira na comunidade de São Roque de Castro, entre o Salão Comunitário e a Igreja, a fim de melhorar a organização e destinação dos resíduos no local.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>ESub</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_substitutiva_n_01-2025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_substitutiva_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Substitui a ementa e a redação do artigo 1º e seus parágrafos e artigo 2º do Projeto de Lei Legislativo nº 03, de 02 de abril de 2025.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>JA</t>
   </si>
   <si>
     <t>Justificativa de Ausência</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/472/justificativa_001-2025_-_adelar_.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/472/justificativa_001-2025_-_adelar_.doc</t>
   </si>
   <si>
     <t>Atestado</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/473/justificativa_002-2025_-_justificativa_mana_.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/473/justificativa_002-2025_-_justificativa_mana_.doc</t>
   </si>
   <si>
     <t>Justificativa</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução Plenária</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_resolucao_no_001-2025-_alteracao_na_resolucao_plenaria_002-2021_1.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_resolucao_no_001-2025-_alteracao_na_resolucao_plenaria_002-2021_1.docx</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_decreto_legislativo_no_001-2025_aprova_contas_prefeito_2021_.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_decreto_legislativo_no_001-2025_aprova_contas_prefeito_2021_.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO COM RESSALVAS DAS CONTAS DO PREFEITO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2021.”</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_decreto_legislativo_no_002-2025_aprova_contas_prefeito_e_vice-_prefeito_2022__-_copia.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_decreto_legislativo_no_002-2025_aprova_contas_prefeito_e_vice-_prefeito_2022__-_copia.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO COM RESSALVAS DAS CONTAS DO PREFEITO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2022.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1934,68 +1982,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/352/1_-_ata_sessao_ordinaria_de_07_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/353/2_-_ata_sessao_ordinaria_de_14_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/354/3_-_ata_sessao_ordinaria_de_28_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/355/4_-_ata_sessao_ordinaria_de_04_de_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/432/6_-_ata_sessao_extraordinaria_de_17_de_fevereiro_2025._pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/433/7_-_ata_007-2025_-_audiencia_metas_fiscais_3o_quad-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/434/8_-_ata_008-2025_-_gestao_em_saude_3o_quad-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/435/9_-_ata_sessao_ordinaria_de_25_de_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/436/10_-_ata_sessao_ordinaria_de_05_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/437/11_-_ata_sessao_ordinaria_de_11_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/438/12_-_ata_sessao_ordinaria_de_25_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/439/13_-_ata_sessao_ordinaria_de_01_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/440/14_-_ata_sessao_ordinaria_de_08_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/441/15_-_ata_sessao_ordinaria_de_22_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/442/16_-_ata_sessao_ordinaria_de_06_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/443/17_-_ata_sessao_ordinaria_de_13_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/444/18_-_ata_018-2025_-_audiencia_1o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/445/19_-_ata_019-2025_-_gestao_em_saude_1o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/446/20_-_ata_sessao_ordinaria_de_27_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/447/21_-_ata_sessao_ordinaria_de_03_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/448/22_-_ata_sessao_ordinaria_de_10_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/449/23_-_ata_sessao_ordinaria_de_24_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/450/24_-_ata_sessao_ordinaria_de_01_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/451/25_-_ata_sessao_ordinaria_de_08_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/452/26_-_ata_sessao_extraordinaria_de_15_de_julho_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/453/27_-_ata_sessao_ordinaria_de_22_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/454/28_-_ata_sessao_ordinaria_de_05_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/455/29_-_ata_sessao_ordinaria_de_12_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/456/30_-_ata_sessao_ordinaria_de_26_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/457/31_-_ata_sessao_ordinaria_de_02_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/458/32_-_ata_sessao_ordinaria_de_09_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/459/33-_ata_033-2025_-_audiencia_metas_2o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/460/34-_ata_034-2025_-_audiencia_saude_2o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/461/35_-_ata_sessao_ordinaria_de_23_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/469/36_-_ata_sessao_ordinaria_de_07_de_outubro__2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/470/37_-_ata_sessao_ordinaria_de_14_de_outubro__2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/340/pl_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/341/pl_02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/342/pl_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/343/pl_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/344/pl_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/345/pl_e_impacto_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/346/pl_007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/350/pl_08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/351/pl_09.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/356/pl-10-2025_-_convenio_com_nova_prata-hospital.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/357/pl-11-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/364/pl_012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/365/pl_013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/367/pl-14-2025._alteracao_lei_625-2011-_diarias_servidores_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/368/pl-15-2025._alteracao_lei_658-2012-_diarias_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/369/pl-16-2025._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/370/pl-17-2025._revisao_salarial_aos_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/371/pl-18-2025._revisao_salarial_aos_servidores_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/372/pl-19-2025._reajuste_auxilio_alimentacao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/373/pl_020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl_021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl_022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/394/pl-23-2025._alteracao_lei_221-1999.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/395/pl-24-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/398/pl_025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl-26-2025._contratacao_temporaria_-_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl-27-2025._alteracao_lei_626-2011_e_revogacao_de_dispositivo_da_lei_625.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl-28-2025._alteracao_lei_624-2011.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl-29-2025._estabele_feriados_religiosos_e_disciplina_o_ponto_facultativo..doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl-30-2025._contratacao_temporaria_-_fiscal.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl-31-2025._contratacao_temporaria_-_tecnico_de_informatica.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl-32-2024._cria_fundo_municipal_da_cultura.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pl-33-2025._aprova_o_plano_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl-34-2025._contratacao_temporaria._medico_veterinario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl-35-2025._firma_termo_de_fomento_com_os_bombeiros_de_garibaldi_para_repassar_valor.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl-36-2025._contratacao_temporaria_-_medico_saude_da_familia.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pl-37-2025_-_ppa_2026-2029_1.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl-38-2025._contribuicao_de_melhorias_rua_rio_branco.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl-39-2025._plano_de_incentivo_agropecuario.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/418/pl-40-2025_-_altera_lei_1.021-2021.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/419/pl-41-2025._credito_especial.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/420/pl-42-2025_-_amsol.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/421/pl_043.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl_044.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl_045.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pl_046.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pl_047.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl_048.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl-49-2025._termo_de_colaboracao_com_bombeiros.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl_050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl-51-2025._subisido_para_fossas_septicas_nas_areas_urbana_e_rural.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pl_052.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/468/pl-53-2025._ldo_2026.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pl-54-2025._loa_2026.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pl-55-2025._alteracao_lei_625-2011_em_andamento.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pl-56-2025._alteracao_lei_390_-_plano_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/490/pl-57-2025._contratacao_temporaria._medico_veterinario.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/491/pl-58-2025._alteracao_lei_1.198-2024.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/492/pl-59-2025._alteracao_lei_1.244-2025.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/493/pl-60-2025._alteracao_lei_1.248-2025.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/494/pl-61-2025._alteracao_lei_1.264-2025.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/495/pl-62-2025._alteracao_lei_1.286-2025.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/496/pl-63-2025._alteracao_lei_1.262-2025.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/497/pl-64-2025._alteracao_lei_1.265-2025.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/498/pl-65-2025._alteracao_lei_1.292-2025.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/499/pl-66-2025._contratacao_temporaria_-_professor_de_musica.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/500/pl-67-2025._contratacao_temporaria_de_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_do_legislativo_001-2025_reajuste_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_do_legislativo_002-2025_reajuste_vencimentos.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_003_lista_consultas_5.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_plenaria_001-2025_altera_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/462/rm_02.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/463/rm_03.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_no_001__coligacao_psd_-_psdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_002-2025_-_autorizacao_de_diarias_brasilia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_no_003-2025_-_autorizacao_de_diarias_poa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_no_004-2025_-_autorizacao_de_diarias_-_mdb_-_poa._pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_005-2025_-_licenca_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_001-2025_asfalto_entre_david_canabarro_e_holoikos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_002-2025_asfalto_entre__carolina_alta_e_fatima.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_003_-_asfalto_tripoli_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_004_-_asfalto_rissi_e_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_005_-_melhoria_na_sinalizacao_rua_garibaldi_e_rua_emancipacao_pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_006-_asfalto_s._martins.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_007_-_substituicao_da_iluminacao_publica._docx.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_009_-_pintura_das_faixas_no_asfalto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_010_-_piso_de_madeira_quadra_do_ginasio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_011_-_melhoria_rua_rio_branco_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_012_-_acostamento_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_no_013_-_diarias_do_executvo_-_vrm.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_no_014_-_melhorias_nod_sistema_de_escoamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_017_-__guard_rail_carolina_alta_1.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_no_018-__sala_de_espera_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_no_019_-_brinquedos_novos_pracas_e_escolas_coligacao_psd-psdb.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_no_020_-_licenca_maternidade_-_coligacao_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_021_-__notebooks_professores_-_pp.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_no_022_-_indicacao_beneficios_agricultores-pp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_023_-_substituicao_da_iluminacao_publica._pdf.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_024-2025_-_quebra-molas_-_rua_italia._psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_025-2025_-_calcadas_na_area_central_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_no_026-2025_-_paisagismo_area_central_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_027-2025_-_restauracao_asfaltica_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_028_-_2025_-__placas_solares._pp_pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_029-2025_-_oficina_informatica_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_030-2025_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_no_031-2025_-__quebra_molas-pp.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_032-2025_-__radio_garibaldi_-pp.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/361/pedido_de_providencias_no_01_-_2025_-_faixa_de_pedestres_rua_sao_francisco_xavier.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/362/pedido_de_providencias_no_02_-_2025_-_rocada_carolina_alta.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/363/pedido_de_providencias_o_03-2025-_instalacao_de_lixeira_com._sao_roque_de_castro.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_substitutiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/472/justificativa_001-2025_-_adelar_.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/473/justificativa_002-2025_-_justificativa_mana_.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_resolucao_no_001-2025-_alteracao_na_resolucao_plenaria_002-2021_1.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_decreto_legislativo_no_001-2025_aprova_contas_prefeito_2021_.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_decreto_legislativo_no_002-2025_aprova_contas_prefeito_e_vice-_prefeito_2022__-_copia.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/352/1_-_ata_sessao_ordinaria_de_07_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/353/2_-_ata_sessao_ordinaria_de_14_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/354/3_-_ata_sessao_ordinaria_de_28_de_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/355/4_-_ata_sessao_ordinaria_de_04_de_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/432/6_-_ata_sessao_extraordinaria_de_17_de_fevereiro_2025._pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/433/7_-_ata_007-2025_-_audiencia_metas_fiscais_3o_quad-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/434/8_-_ata_008-2025_-_gestao_em_saude_3o_quad-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/435/9_-_ata_sessao_ordinaria_de_25_de_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/436/10_-_ata_sessao_ordinaria_de_05_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/437/11_-_ata_sessao_ordinaria_de_11_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/438/12_-_ata_sessao_ordinaria_de_25_de_marco_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/439/13_-_ata_sessao_ordinaria_de_01_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/440/14_-_ata_sessao_ordinaria_de_08_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/441/15_-_ata_sessao_ordinaria_de_22_de_abril__2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/442/16_-_ata_sessao_ordinaria_de_06_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/443/17_-_ata_sessao_ordinaria_de_13_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/444/18_-_ata_018-2025_-_audiencia_1o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/445/19_-_ata_019-2025_-_gestao_em_saude_1o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/446/20_-_ata_sessao_ordinaria_de_27_de_maio__2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/447/21_-_ata_sessao_ordinaria_de_03_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/448/22_-_ata_sessao_ordinaria_de_10_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/449/23_-_ata_sessao_ordinaria_de_24_de_junho__2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/450/24_-_ata_sessao_ordinaria_de_01_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/451/25_-_ata_sessao_ordinaria_de_08_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/452/26_-_ata_sessao_extraordinaria_de_15_de_julho_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/453/27_-_ata_sessao_ordinaria_de_22_de_julho__2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/454/28_-_ata_sessao_ordinaria_de_05_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/455/29_-_ata_sessao_ordinaria_de_12_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/456/30_-_ata_sessao_ordinaria_de_26_de_agosto__2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/457/31_-_ata_sessao_ordinaria_de_02_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/458/32_-_ata_sessao_ordinaria_de_09_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/459/33-_ata_033-2025_-_audiencia_metas_2o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/460/34-_ata_034-2025_-_audiencia_saude_2o_quad-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/461/35_-_ata_sessao_ordinaria_de_23_de_setembro__2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/469/36_-_ata_sessao_ordinaria_de_07_de_outubro__2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/470/37_-_ata_sessao_ordinaria_de_14_de_outubro__2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/340/pl_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/341/pl_02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/342/pl_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/343/pl_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/344/pl_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/345/pl_e_impacto_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/346/pl_007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/350/pl_08.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/351/pl_09.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/356/pl-10-2025_-_convenio_com_nova_prata-hospital.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/357/pl-11-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/364/pl_012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/365/pl_013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/367/pl-14-2025._alteracao_lei_625-2011-_diarias_servidores_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/368/pl-15-2025._alteracao_lei_658-2012-_diarias_prefeito_e_vice.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/369/pl-16-2025._revisao_salarial_servidores_aposentados_pensionistas_e_contratos_emergenciais.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/370/pl-17-2025._revisao_salarial_aos_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/371/pl-18-2025._revisao_salarial_aos_servidores_do_legislativo.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/372/pl-19-2025._reajuste_auxilio_alimentacao_servidores_executivo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/373/pl_020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/374/pl_021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/375/pl_022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/394/pl-23-2025._alteracao_lei_221-1999.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/395/pl-24-2025._contratacao_temporaria_-_auxiliar_de_educacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/398/pl_025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/399/pl-26-2025._contratacao_temporaria_-_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/400/pl-27-2025._alteracao_lei_626-2011_e_revogacao_de_dispositivo_da_lei_625.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/401/pl-28-2025._alteracao_lei_624-2011.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/402/pl-29-2025._estabele_feriados_religiosos_e_disciplina_o_ponto_facultativo..doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/403/pl-30-2025._contratacao_temporaria_-_fiscal.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/404/pl-31-2025._contratacao_temporaria_-_tecnico_de_informatica.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/405/pl-32-2024._cria_fundo_municipal_da_cultura.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/406/pl-33-2025._aprova_o_plano_municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/411/pl-34-2025._contratacao_temporaria._medico_veterinario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/412/pl-35-2025._firma_termo_de_fomento_com_os_bombeiros_de_garibaldi_para_repassar_valor.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/414/pl-36-2025._contratacao_temporaria_-_medico_saude_da_familia.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/415/pl-37-2025_-_ppa_2026-2029_1.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/416/pl-38-2025._contribuicao_de_melhorias_rua_rio_branco.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/417/pl-39-2025._plano_de_incentivo_agropecuario.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/418/pl-40-2025_-_altera_lei_1.021-2021.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/419/pl-41-2025._credito_especial.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/420/pl-42-2025_-_amsol.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/421/pl_043.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/422/pl_044.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/423/pl_045.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/424/pl_046.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/425/pl_047.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/426/pl_048.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/427/pl-49-2025._termo_de_colaboracao_com_bombeiros.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/428/pl_050.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/429/pl-51-2025._subisido_para_fossas_septicas_nas_areas_urbana_e_rural.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/430/pl_052.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/468/pl-53-2025._ldo_2026.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/486/pl-54-2025._loa_2026.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/487/pl-55-2025._alteracao_lei_625-2011_em_andamento.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/488/pl-56-2025._alteracao_lei_390_-_plano_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/490/pl-57-2025._contratacao_temporaria._medico_veterinario.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/491/pl-58-2025._alteracao_lei_1.198-2024.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/492/pl-59-2025._alteracao_lei_1.244-2025.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/493/pl-60-2025._alteracao_lei_1.248-2025.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/494/pl-61-2025._alteracao_lei_1.264-2025.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/495/pl-62-2025._alteracao_lei_1.286-2025.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/496/pl-63-2025._alteracao_lei_1.262-2025.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/497/pl-64-2025._alteracao_lei_1.265-2025.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/498/pl-65-2025._alteracao_lei_1.292-2025.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/499/pl-66-2025._contratacao_temporaria_-_professor_de_musica.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/500/pl-67-2025._contratacao_temporaria_de_professores_de_anos_iniciais.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/501/pl_068.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/502/pl_069.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/503/pl_070.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/504/pl-71-2025._termo_de_cooperacao_farroupilha_-_media_complexidade.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_do_legislativo_001-2025_reajuste_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_do_legislativo_002-2025_reajuste_vencimentos.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_003_lista_consultas_5.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_plenaria_001-2025_altera_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/462/rm_02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/463/rm_03.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_no_001__coligacao_psd_-_psdb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/464/requerimento_no_002-2025_-_autorizacao_de_diarias_brasilia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_no_003-2025_-_autorizacao_de_diarias_poa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_no_004-2025_-_autorizacao_de_diarias_-_mdb_-_poa._pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_005-2025_-_licenca_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_001-2025_asfalto_entre_david_canabarro_e_holoikos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_002-2025_asfalto_entre__carolina_alta_e_fatima.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_003_-_asfalto_tripoli_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_004_-_asfalto_rissi_e_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_005_-_melhoria_na_sinalizacao_rua_garibaldi_e_rua_emancipacao_pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_006-_asfalto_s._martins.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_007_-_substituicao_da_iluminacao_publica._docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_009_-_pintura_das_faixas_no_asfalto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_010_-_piso_de_madeira_quadra_do_ginasio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_011_-_melhoria_rua_rio_branco_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_012_-_acostamento_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_no_013_-_diarias_do_executvo_-_vrm.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_no_014_-_melhorias_nod_sistema_de_escoamento.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_017_-__guard_rail_carolina_alta_1.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_no_018-__sala_de_espera_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/413/indicacao_no_019_-_brinquedos_novos_pracas_e_escolas_coligacao_psd-psdb.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_no_020_-_licenca_maternidade_-_coligacao_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_no_021_-__notebooks_professores_-_pp.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_no_022_-_indicacao_beneficios_agricultores-pp.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/477/indicacao_no_023_-_substituicao_da_iluminacao_publica._pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_024-2025_-_quebra-molas_-_rua_italia._psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_025-2025_-_calcadas_na_area_central_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/480/indicacao_no_026-2025_-_paisagismo_area_central_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_no_027-2025_-_restauracao_asfaltica_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_no_028_-_2025_-__placas_solares._pp_pdf.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_029-2025_-_oficina_informatica_-_psd-psdb.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_030-2025_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_no_031-2025_-__quebra_molas-pp.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_032-2025_-__radio_garibaldi_-pp.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/361/pedido_de_providencias_no_01_-_2025_-_faixa_de_pedestres_rua_sao_francisco_xavier.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/362/pedido_de_providencias_no_02_-_2025_-_rocada_carolina_alta.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/363/pedido_de_providencias_o_03-2025-_instalacao_de_lixeira_com._sao_roque_de_castro.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/397/emenda_substitutiva_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/472/justificativa_001-2025_-_adelar_.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/473/justificativa_002-2025_-_justificativa_mana_.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_resolucao_no_001-2025-_alteracao_na_resolucao_plenaria_002-2021_1.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_decreto_legislativo_no_001-2025_aprova_contas_prefeito_2021_.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_decreto_legislativo_no_002-2025_aprova_contas_prefeito_e_vice-_prefeito_2022__-_copia.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H158"/>
+  <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4381,1138 +4429,1138 @@
       </c>
       <c r="C105" t="s">
         <v>351</v>
       </c>
       <c r="D105" t="s">
         <v>137</v>
       </c>
       <c r="E105" t="s">
         <v>138</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>352</v>
       </c>
       <c r="H105" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>353</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>354</v>
       </c>
       <c r="D106" t="s">
-        <v>354</v>
+        <v>137</v>
       </c>
       <c r="E106" t="s">
+        <v>138</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>357</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>358</v>
       </c>
-      <c r="B107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>354</v>
+        <v>137</v>
       </c>
       <c r="E107" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H107" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>361</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
       <c r="D108" t="s">
-        <v>354</v>
+        <v>137</v>
       </c>
       <c r="E108" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H108" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>137</v>
       </c>
       <c r="E109" t="s">
-        <v>366</v>
+        <v>138</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H109" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>369</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
         <v>370</v>
       </c>
       <c r="E110" t="s">
         <v>371</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>29</v>
+        <v>372</v>
       </c>
       <c r="H110" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" t="s">
         <v>370</v>
       </c>
       <c r="E111" t="s">
         <v>371</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H111" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>20</v>
       </c>
       <c r="D112" t="s">
         <v>370</v>
       </c>
       <c r="E112" t="s">
         <v>371</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H112" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E113" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="H113" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E114" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>384</v>
+        <v>29</v>
       </c>
       <c r="H114" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>389</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" t="s">
         <v>386</v>
       </c>
-      <c r="B115" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E115" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="H115" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D116" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E116" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="H116" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="E117" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="H117" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D118" t="s">
         <v>395</v>
       </c>
       <c r="E118" t="s">
         <v>396</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="H118" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D119" t="s">
         <v>395</v>
       </c>
       <c r="E119" t="s">
         <v>396</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H119" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D120" t="s">
         <v>395</v>
       </c>
       <c r="E120" t="s">
         <v>396</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H120" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D121" t="s">
         <v>395</v>
       </c>
       <c r="E121" t="s">
         <v>396</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="H121" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E122" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H122" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>415</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" t="s">
         <v>411</v>
       </c>
-      <c r="B123" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H123" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D124" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E124" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="H124" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D125" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E125" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>29</v>
+        <v>422</v>
       </c>
       <c r="H125" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D126" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E126" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="H126" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D127" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E127" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="H127" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="D128" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E128" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="H128" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D129" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E129" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>429</v>
+        <v>29</v>
       </c>
       <c r="H129" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D130" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E130" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H130" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D131" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E131" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="H131" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D132" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E132" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>29</v>
+        <v>442</v>
       </c>
       <c r="H132" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D133" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E133" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="H133" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D134" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E134" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="H134" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D135" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E135" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="H135" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D136" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E136" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>448</v>
+        <v>29</v>
       </c>
       <c r="H136" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="D137" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E137" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>451</v>
+        <v>29</v>
       </c>
       <c r="H137" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D138" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E138" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="H138" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="D139" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E139" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="H139" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D140" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E140" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="H140" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="D141" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E141" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="H141" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D142" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E142" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="H142" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D143" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E143" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H143" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D144" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E144" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="H144" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D145" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E145" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="H145" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D146" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E146" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="H146" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="D147" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E147" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="H147" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D148" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E148" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="H148" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="D149" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="E149" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="H149" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D150" t="s">
-        <v>490</v>
+        <v>411</v>
       </c>
       <c r="E150" t="s">
-        <v>491</v>
+        <v>412</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="H150" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="D151" t="s">
-        <v>490</v>
+        <v>411</v>
       </c>
       <c r="E151" t="s">
-        <v>491</v>
+        <v>412</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H151" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="D152" t="s">
-        <v>490</v>
+        <v>411</v>
       </c>
       <c r="E152" t="s">
-        <v>491</v>
+        <v>412</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="H152" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D153" t="s">
-        <v>501</v>
+        <v>411</v>
       </c>
       <c r="E153" t="s">
-        <v>502</v>
+        <v>412</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>503</v>
       </c>
       <c r="H153" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>505</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>506</v>
       </c>
       <c r="E154" t="s">
         <v>507</v>
       </c>
       <c r="G154" s="1" t="s">
@@ -5531,109 +5579,201 @@
       </c>
       <c r="C155" t="s">
         <v>16</v>
       </c>
       <c r="D155" t="s">
         <v>506</v>
       </c>
       <c r="E155" t="s">
         <v>507</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H155" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>513</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D156" t="s">
+        <v>506</v>
+      </c>
+      <c r="E156" t="s">
+        <v>507</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="E156" t="s">
+      <c r="H156" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>10</v>
       </c>
       <c r="D157" t="s">
+        <v>517</v>
+      </c>
+      <c r="E157" t="s">
         <v>518</v>
       </c>
-      <c r="E157" t="s">
+      <c r="G157" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>521</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
         <v>522</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="E158" t="s">
+        <v>523</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H158" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>526</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
         <v>16</v>
       </c>
-      <c r="D158" t="s">
-[...5 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="D159" t="s">
+        <v>522</v>
+      </c>
+      <c r="E159" t="s">
         <v>523</v>
       </c>
-      <c r="H158" t="s">
-        <v>524</v>
+      <c r="G159" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H159" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>529</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" t="s">
+        <v>530</v>
+      </c>
+      <c r="E160" t="s">
+        <v>531</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H160" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>533</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" t="s">
+        <v>534</v>
+      </c>
+      <c r="E161" t="s">
+        <v>535</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H161" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>538</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" t="s">
+        <v>534</v>
+      </c>
+      <c r="E162" t="s">
+        <v>535</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H162" t="s">
+        <v>540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5751,50 +5891,54 @@
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>