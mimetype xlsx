--- v0 (2025-12-16)
+++ v1 (2026-05-06)
@@ -51,711 +51,711 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL-E</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/280/pl_01.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/280/pl_01.pdf</t>
   </si>
   <si>
     <t>Inclui Ação no Plano Plurianual, na Lei de Diretrizes Orçamentárias, abre créditos adicionais especiais no orçamento de 2024 e indica recursos. Revoga a Lei nº 1.192, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/281/pl_02.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/281/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/282/pl_03.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/282/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/283/pl_04.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/283/pl_04.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/284/pl_05.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/284/pl_05.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE DEFESA DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS. REVOGA A LEI Nº 307, DE 20 DE JUNHO DE 2001.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município, institui o respectivo quadro de cargos e dá outras providências.”</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste dos vencimentos dos servidores do Poder Executivo, aposentados, pensionistas e contratados temporariamente.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos Secretários Municipais e aos ocupantes de Cargo Eletivo Prefeito, Vice Prefeito e Vereadores.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_010.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_010.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste na remuneração dos Conselheiros Tutelares de acordo com a Lei Municipal nº 688, de 01 de agosto de 2013.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/297/pl_011.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/297/pl_011.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/298/pl_012.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/298/pl_012.pdf</t>
   </si>
   <si>
     <t>Corrige o valor do Auxílio Alimentação instituído pela Lei Municipal nº 592, de 17 de março de 2010.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pl_013.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pl_013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 390, de 04 de dezembro de 2003, que estabelece o Plano de Carreira do Magistério Público do Município, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/301/pl_014.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/301/pl_014.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 625, de 18 de maio de 2011, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/302/pl_015.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/302/pl_015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 465, de 23 de dezembro de 2005, que dispõe sobre a utilização dos prédios das Escolas Desativadas e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/303/pl_016.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/303/pl_016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir anualmente com as Entidades de representação oficial da Educação UNDIME/RS – União Nacional dos Dirigentes Municipais de Educação do Estado Rio Grande do Sul e UNCME/RS – União Nacional dos Conselhos Municipais de Educação do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/306/pl_017.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/306/pl_017.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/307/pl_018.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/307/pl_018.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/308/pl_019.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/308/pl_019.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/309/pl_020.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/309/pl_020.pdf</t>
   </si>
   <si>
     <t>“ Abre créditos Adicionais Suplementares no orçamento de 2024 e indica recursos.”</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pl_021.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pl_021.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/316/pl_022.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/316/pl_022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.194, de 27 de dezembro de 2023, que autoriza o Poder Executivo a contratar pessoal, em caráter temporário, por excepcional interesse público.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pl-23-2024._altera_codigo_tributario_-_lei_388-2003_reajusta_vrm.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pl-23-2024._altera_codigo_tributario_-_lei_388-2003_reajusta_vrm.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 388, de 04 de dezembro de 2003 – Código Tributário do Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pl-24-2024._cria_fundo_municipal_de_defesa_civil.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pl-24-2024._cria_fundo_municipal_de_defesa_civil.doc</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Defesa Civil – FUNDEC do Município de Boa Vista do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pl_025.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pl_025.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pl-26-2024_-_altera_lei_626-2011_plano_de_cargos.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pl-26-2024_-_altera_lei_626-2011_plano_de_cargos.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 626, de 18 de maio de 2011, que estabelece o Plano de Carreira dos Servidores e institui o respectivo quadro cargos e funções.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/324/pl_027.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/324/pl_027.pdf</t>
   </si>
   <si>
     <t>Redefine dimensões do perímetro urbano do Município. Revoga as Leis Municipais nºs 640, de 07 de dezembro de 2011 e 1.113, de 01 de julho de 2022.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/327/pl-28-2024._credito_especial.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/327/pl-28-2024._credito_especial.docx</t>
   </si>
   <si>
     <t>Abre créditos adicionais especiais no Orçamento de 2024 e indica recursos.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/328/pl_029.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/328/pl_029.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 460, de 08 de dezembro de 2005, que dispõe sobre a política de assistência social do Município e dá outras providências. Revoga a Lei Municipal nº 572, de 06 de agosto de 2005.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pl_030.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pl_030.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Assistência Social – FMAS do Município de Boa Vista do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pl_031.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pl_031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social – SUAS do Município de Boa Vista do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/331/pl-32-2024._ldo_2025.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/331/pl-32-2024._ldo_2025.doc</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/332/pl-33-2024._revoga_a_lei_municipal_50-1997.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/332/pl-33-2024._revoga_a_lei_municipal_50-1997.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 50, DE 07 DE MAIO DE 1997.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/334/pl-34-2024._loa_2025.doc.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/334/pl-34-2024._loa_2025.doc.docx</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Boa Vista do Sul para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/336/pl_035.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/336/pl_035.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar o Convênio com o Município de Garibaldi/RS para Contratualização com o Hospital Beneficente São Pedro, para integração no Sistema Único de Saúde - SUS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/337/pl-36-2024._reajusta_vrm_para_2025.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/337/pl-36-2024._reajusta_vrm_para_2025.docx</t>
   </si>
   <si>
     <t>“Reajusta o Valor de Referência Municipal (VRM) instituído pela Lei Municipal n.º 388, de 04 de dezembro de 2003 – Código Tributário do Município. Revoga a Lei Municipal nº 1.193, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/338/pl-37-2024._termo_de_cooperacao_farroupilha_-_alta_complexidade.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/338/pl-37-2024._termo_de_cooperacao_farroupilha_-_alta_complexidade.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cooperação com o Município de Farroupilha para a viabilização do atendimento médico-hospitalar de alta complexidade, na especialidade de Traumatologia e Ortopedia, aos usuários do Sistema Único de Saúde – SUS, residentes em Boa Vista do Sul.”</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/339/pl-38-2024._termo_de_cooperacao_farroupilha_-_media_complexidade.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/339/pl-38-2024._termo_de_cooperacao_farroupilha_-_media_complexidade.docx</t>
   </si>
   <si>
     <t>“ Autoriza o Poder Executivo a firmar Termo de Cooperação com o Município de Farroupilha para a viabilização do atendimento médico, ambulatorial e hospitalar de média complexidade aos usuários do Sistema Único de Saúde – SUS, residentes em Boa Vista do Sul.”</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PL-L</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/</t>
   </si>
   <si>
     <t>“Reajusta o valor do Auxílio-Alimentação instituído pela Lei Municipal nº 602, de 02 de junho de 2010.”</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_do_legislativo_002-2024_reajuste_vencimentos.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_do_legislativo_002-2024_reajuste_vencimentos.docx</t>
   </si>
   <si>
     <t>“Concede reajuste, a título de aumento real, aos vencimentos dos servidores do Poder Legislativo.”</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_003_2024_subsidios_secretarios_2025_2028_1.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_003_2024_subsidios_secretarios_2025_2028_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Secretários Municipais para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_004_2024_subsidio_vereadores_2025_2028.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_004_2024_subsidio_vereadores_2025_2028.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores Municipais para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_005_2024_subsidios_prefeito_e_vice_2025_2028_1.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_005_2024_subsidios_prefeito_e_vice_2025_2028_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal do Prefeito Municipal e do Vice-Prefeito para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>RP</t>
   </si>
   <si>
     <t>Resolução Plenária</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/326/resolucao_plenaria_001_2024.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/326/resolucao_plenaria_001_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 14.133, de 1º de abril de 2021 no âmbito do Poder Legislativo do Município de Boa Vista do Sul.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>"Dispõe sobre local a ser realizada a Sessão Solene de Instalação da Legislatura e Posse dos Vereadores, Prefeita e Vice-Prefeito no dia 1º de janeiro de 2025.”</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 03/2021, que “Aprova o Regimento Interno da Câmara Municipal de Vereadores de Boa Vista do Sul/RS.”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução de Mesa</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/287/rm_01.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/287/rm_01.pdf</t>
   </si>
   <si>
     <t>“Designa e nomeia os membros integrantes da Comissão Representativa da Câmara Municipal para funcionar durante o recesso de janeiro de 2024”.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/288/rm_02.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/288/rm_02.pdf</t>
   </si>
   <si>
     <t>“Designa e nomeia os membros integrantes das Comissões Técnicas Permanentes da Câmara Municipal para a Sessão Legislativa de 2024”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/289/rm_03.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/289/rm_03.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o acesso da Imprensa na Câmara Municipal de Boa Vista do Sul”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencias_no_01-2024_-_toldo_feira_-_vito.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencias_no_01-2024_-_toldo_feira_-_vito.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TOLDO DA CASA DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/333/pedido_de_providencias_no_02-2024_-_faixa_de_pedestre_-_morga-_mana_e_vito.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/333/pedido_de_providencias_no_02-2024_-_faixa_de_pedestre_-_morga-_mana_e_vito.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE FAIXA DE PEDESTRE NA RUA SÃO FRANCISCO XAVIER ESQUINA COM A RUA ITÁLIA</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_informacoes_no_001_-_praca_sao_luiz.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_informacoes_no_001_-_praca_sao_luiz.docx</t>
   </si>
   <si>
     <t>•	Pedido de informação sobre a obra da Praça de São Luís de Castro.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/311/pedido_de_informacoes_no_002_-seguranca_escolas.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/311/pedido_de_informacoes_no_002_-seguranca_escolas.pdf</t>
   </si>
   <si>
     <t>Quanto à segurança escolar no município de Boa Vista do Sul:</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_informacoes_no_003-veiculos_docx.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_informacoes_no_003-veiculos_docx.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS VEÍCULOS E MÁQUINAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/299/mensagem_retificativa.pdf</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/299/mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>" Retifica o artigo do 4º, do Projeto de Lei nº 012. de 12 de março de 2024, que " Corrige o valor do Auxílio Alimentação Instituído pela Lei Municipal nº 592, de 17 de março de 2010."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>JA</t>
   </si>
   <si>
     <t>Justificativa de Ausência</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/471/justificativa_no_01_-_antiago_rabaioli_.doc</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/471/justificativa_no_01_-_antiago_rabaioli_.doc</t>
   </si>
   <si>
     <t>Antiago não conseguiu comparecer</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução Plenária</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_resolucao_plenaria_01.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_resolucao_plenaria_01.docx</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/335/resolucao_plenaria_02_2024_local_posse.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/335/resolucao_plenaria_02_2024_local_posse.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre local a ser realizada a Sessão Solene de Instalação da Legislatura e Posse dos Vereadores, Prefeita e Vice-Prefeito no dia 1º de janeiro de 2025.”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_decreto_legislativo_no_001-2024_aprova_contas_prefeito_2020_3.docx</t>
+    <t>http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_decreto_legislativo_no_001-2024_aprova_contas_prefeito_2020_3.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APROVAÇÃO COM RESSALVAS DAS CONTAS DO PREFEITO MUNICIPAL E APROVAÇÃO DAS CONTAS DO VICE-PREFEITO MUNICIPAL, REFERENTE AO EXERCÍCIO DE 2020.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1062,68 +1062,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/280/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/281/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/282/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/283/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/284/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/297/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/298/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/301/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/302/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/303/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/306/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/307/pl_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/308/pl_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/309/pl_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pl_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/316/pl_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pl-23-2024._altera_codigo_tributario_-_lei_388-2003_reajusta_vrm.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pl-24-2024._cria_fundo_municipal_de_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pl_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pl-26-2024_-_altera_lei_626-2011_plano_de_cargos.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/324/pl_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/327/pl-28-2024._credito_especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/328/pl_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pl_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/331/pl-32-2024._ldo_2025.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/332/pl-33-2024._revoga_a_lei_municipal_50-1997.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/334/pl-34-2024._loa_2025.doc.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/336/pl_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/337/pl-36-2024._reajusta_vrm_para_2025.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/338/pl-37-2024._termo_de_cooperacao_farroupilha_-_alta_complexidade.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/339/pl-38-2024._termo_de_cooperacao_farroupilha_-_media_complexidade.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_do_legislativo_002-2024_reajuste_vencimentos.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_003_2024_subsidios_secretarios_2025_2028_1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_004_2024_subsidio_vereadores_2025_2028.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_005_2024_subsidios_prefeito_e_vice_2025_2028_1.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/326/resolucao_plenaria_001_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/287/rm_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/288/rm_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/289/rm_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencias_no_01-2024_-_toldo_feira_-_vito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/333/pedido_de_providencias_no_02-2024_-_faixa_de_pedestre_-_morga-_mana_e_vito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_informacoes_no_001_-_praca_sao_luiz.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/311/pedido_de_informacoes_no_002_-seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_informacoes_no_003-veiculos_docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/299/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/471/justificativa_no_01_-_antiago_rabaioli_.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_resolucao_plenaria_01.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/335/resolucao_plenaria_02_2024_local_posse.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_decreto_legislativo_no_001-2024_aprova_contas_prefeito_2020_3.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/280/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/281/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/282/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/283/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/284/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/292/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/293/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/294/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/295/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/296/pl_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/297/pl_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/298/pl_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/300/pl_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/301/pl_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/302/pl_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/303/pl_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/306/pl_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/307/pl_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/308/pl_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/309/pl_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/315/pl_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/316/pl_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/317/pl-23-2024._altera_codigo_tributario_-_lei_388-2003_reajusta_vrm.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/321/pl-24-2024._cria_fundo_municipal_de_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/322/pl_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/323/pl-26-2024_-_altera_lei_626-2011_plano_de_cargos.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/324/pl_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/327/pl-28-2024._credito_especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/328/pl_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/329/pl_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/330/pl_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/331/pl-32-2024._ldo_2025.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/332/pl-33-2024._revoga_a_lei_municipal_50-1997.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/334/pl-34-2024._loa_2025.doc.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/336/pl_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/337/pl-36-2024._reajusta_vrm_para_2025.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/338/pl-37-2024._termo_de_cooperacao_farroupilha_-_alta_complexidade.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/339/pl-38-2024._termo_de_cooperacao_farroupilha_-_media_complexidade.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_do_legislativo_002-2024_reajuste_vencimentos.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_003_2024_subsidios_secretarios_2025_2028_1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_004_2024_subsidio_vereadores_2025_2028.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_005_2024_subsidios_prefeito_e_vice_2025_2028_1.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/326/resolucao_plenaria_001_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/287/rm_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/288/rm_02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/289/rm_03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/310/pedido_de_providencias_no_01-2024_-_toldo_feira_-_vito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/333/pedido_de_providencias_no_02-2024_-_faixa_de_pedestre_-_morga-_mana_e_vito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/291/pedido_de_informacoes_no_001_-_praca_sao_luiz.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/311/pedido_de_informacoes_no_002_-seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/312/pedido_de_informacoes_no_003-veiculos_docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/299/mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/471/justificativa_no_01_-_antiago_rabaioli_.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_resolucao_plenaria_01.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/335/resolucao_plenaria_02_2024_local_posse.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.boavistadosul.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_decreto_legislativo_no_001-2024_aprova_contas_prefeito_2020_3.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>